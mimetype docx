--- v0 (2025-10-25)
+++ v1 (2026-11-07)
@@ -1,2758 +1,1976 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7566D97B" w14:textId="77777777" w:rsidR="00DB46F4" w:rsidRDefault="00DB46F4" w:rsidP="00DB46F4">
+    <w:p w14:paraId="7817C7A8" w14:textId="77777777" w:rsidR="005E630F" w:rsidRDefault="005E630F" w:rsidP="005E630F">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+          <w:b/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
             <w14:srgbClr w14:val="6E747A">
               <w14:alpha w14:val="57000"/>
             </w14:srgbClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C44E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+          <w:b/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
             <w14:srgbClr w14:val="6E747A">
               <w14:alpha w14:val="57000"/>
             </w14:srgbClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>FOLHA DE ROSTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+          <w:b/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
             <w14:srgbClr w14:val="6E747A">
               <w14:alpha w14:val="57000"/>
             </w14:srgbClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>FOLHA DE ROSTO</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:br/>
+        <w:t>Dados de identificação do manuscrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFE71EF" w14:textId="77777777" w:rsidR="00811487" w:rsidRPr="00C44E77" w:rsidRDefault="00811487" w:rsidP="005E630F">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+          <w:b/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
             <w14:srgbClr w14:val="6E747A">
               <w14:alpha w14:val="57000"/>
             </w14:srgbClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4353607B" w14:textId="77777777" w:rsidR="005E630F" w:rsidRPr="002F5F81" w:rsidRDefault="005E630F" w:rsidP="005E630F">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans 3" w:hAnsi="Source Sans 3"/>
+          <w:b/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
             <w14:srgbClr w14:val="6E747A">
               <w14:alpha w14:val="57000"/>
             </w14:srgbClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>D</w:t>
-[...45 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A9309D" w14:textId="77777777" w:rsidR="005E630F" w:rsidRPr="00811487" w:rsidRDefault="005E630F" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00671F99">
-        <w:rPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>No momento de submissão do seu manuscrito, este arquivo deve ser obrigatoriamente preenchido e anexado na plataforma OJS/BEPA</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">No momento de submissão do seu manuscrito, este arquivo deve ser obrigatoriamente preenchido e anexado na plataforma OJS/BEPA, após seu preenchimento. O arquivo com o conteúdo do trabalho científico e a Folha de Rosto devem ser anexados separadamente. Nenhum trabalho poderá ser publicado sem o envio deste documento. Artigos originais, revisões sistemáticas/meta-análises e relatos de experiência devem conter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>resumos em português e inglês</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(abstract)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, após seu preenchimento</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> para facilitar a compreensão e a indexação do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044221CF" w14:textId="77777777" w:rsidR="005E630F" w:rsidRPr="00811487" w:rsidRDefault="005E630F" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF9762A" w14:textId="14A0599E" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do manuscrito em português: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C371A66" w14:textId="669AB1D3" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>manuscrito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1AFBC1" w14:textId="57A4EB08" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Categoria do manuscrito: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EC5432" w14:textId="77777777" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701C75DA" w14:textId="77777777" w:rsidR="00C44E77" w:rsidRPr="00811487" w:rsidRDefault="00D832E5" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informações</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gerais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9D0EB6" w14:textId="0EE215EC" w:rsidR="00C44E77" w:rsidRPr="00811487" w:rsidRDefault="00C44E77" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>poderá ser</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Todos os artigos submetidos ao BEPA devem conter, para cada autor, nome completo, instituição de afiliação, unidade ou departamento (até três níveis hierárquicos, considerando apenas uma instituição de afiliação por autor), cidade, estado, país, ORCID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publicado sem o envio deste documento. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>iD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artigos originais, revisões sistemáticas/meta-análises e relatos de experiência devem conter </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> e e-mail. O </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é obrigatório.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4A28EB" w14:textId="77777777" w:rsidR="00C44E77" w:rsidRPr="00811487" w:rsidRDefault="00C44E77" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O preenchimento do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currículo Lattes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>é opcional, mas sua indicação é recomendada, por sua relevância para processos de identificação e indexação da produção científica. Agradecemos se puder informá-lo, quando disponível.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A10A02D" w14:textId="77777777" w:rsidR="00C44E77" w:rsidRPr="00811487" w:rsidRDefault="00C44E77" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Para o preenchimento das informações, favor seguir o exemplo abaixo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77646968" w14:textId="77777777" w:rsidR="00D832E5" w:rsidRPr="00811487" w:rsidRDefault="00D832E5" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3911E1" w14:textId="77777777" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autores: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CF7176" w14:textId="5A96AF22" w:rsidR="00C44E77" w:rsidRPr="00811487" w:rsidRDefault="00C44E77" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome completo do(a) autor(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B428D" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B428D" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="000B428D" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>https://orcid.org/000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000B428D" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-0000-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidR="000B428D" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C6D15" w:rsidRPr="00671F99">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo do(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outro (a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>autor(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...243 lines deleted...]
-        <w:r w:rsidRPr="00671F99">
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>2345</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>54321</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>6789</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>9876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADE9E73" w14:textId="77777777" w:rsidR="00C44E77" w:rsidRPr="00811487" w:rsidRDefault="00C44E77" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B637A9" w14:textId="7EF151DE" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefeitura do Município de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>algum lugar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Núcleo de Vigilância em Saúde, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidade de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pesquisa da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vigilância em Saúde, São Paulo, São Paulo, Brasil. E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
-          <w:t>https://periodicos.saude.sp.gov.br/BEPA182/conteudo</w:t>
+          <w:t>apessoa@prefeitura.sp.gov.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00671F99">
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5253F3A1" w14:textId="77777777" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587C50EB" w14:textId="77777777" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...188 lines deleted...]
-        <w:r w:rsidRPr="009A2F05">
+        </w:rPr>
+        <w:t xml:space="preserve">Autor para correspondência: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCB66B8" w14:textId="60C139F1" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do autor: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome da pessoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053070F2" w14:textId="0FC12D77" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00C44E77" w:rsidRPr="00811487">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
-          <w:t>https://orcid.org/0000-0000-0000-000X</w:t>
+          <w:t>apessoa@prefeitura.sp.gov.br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EA766E2" w14:textId="11F0E082" w:rsidR="00234CBF" w:rsidRPr="009A2F05" w:rsidRDefault="00800CCE" w:rsidP="0021612C">
-[...114 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="2E69AE0F" w14:textId="77E283B8" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituição: Unidade de Vigilância em Saúde </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27474D7E" w14:textId="73FD0764" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endereço: Avenida </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Beltrano Castro,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. CEP:  0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0. São Paulo, São Paulo, Brasil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384B4CBB" w14:textId="77777777" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7835B0" w14:textId="77777777" w:rsidR="00811487" w:rsidRDefault="00811487" w:rsidP="00F72135">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C5E223" w14:textId="77777777" w:rsidR="00811487" w:rsidRDefault="00811487" w:rsidP="00F72135">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0EDDBB" w14:textId="7AB04EA4" w:rsidR="00F72135" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00F72135">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição dos autores: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7644F1EC" w14:textId="07D2FDB0" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="00F72135" w:rsidP="00F72135">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Beltrano Castro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pesquisa  e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seleção  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>artigos  na</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>literatura,  redação,  revisão</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  crític</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ciclana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maria Pacheco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: revisão e aprovação do texto final. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fulano Marques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Edição de texto, revisão crítica e elaboração de gráficos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B24E560" w14:textId="77777777" w:rsidR="00407C34" w:rsidRPr="00811487" w:rsidRDefault="00407C34" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E01E9E3" w14:textId="2F61CACF" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprovação dos autores: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Os  autores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>participaram  efetivamente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do  trabalho,  aprovam</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a  versão</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>final  do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>manuscrito  para</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicação e assumem total responsabilidade por todos os seus aspectos, garantindo que as informações sejam precisas e confiáveis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922DE9A" w14:textId="77777777" w:rsidR="00407C34" w:rsidRPr="00811487" w:rsidRDefault="00407C34" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A768CBF" w14:textId="2F5E1701" w:rsidR="000B428D" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflito de interesses: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72135" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Os autores declaram a inexistência de conflito de interesses no presente estudo e atividades relacionadas ao presente artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B80E27" w14:textId="77777777" w:rsidR="00407C34" w:rsidRPr="00811487" w:rsidRDefault="00407C34" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F1867E" w14:textId="31B1A63D" w:rsidR="00E9740A" w:rsidRPr="00811487" w:rsidRDefault="000B428D" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamento: </w:t>
+      </w:r>
+      <w:r w:rsidR="00811487" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Os autores declaram que não houve fontes de financiamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D872B9" w14:textId="77777777" w:rsidR="00990B70" w:rsidRPr="00811487" w:rsidRDefault="00990B70" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681910CD" w14:textId="3620B10A" w:rsidR="00990B70" w:rsidRPr="00811487" w:rsidRDefault="00CD47C2" w:rsidP="00811487">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Agradecimento</w:t>
+      </w:r>
+      <w:r w:rsidR="00811487" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00811487" w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62592703" w14:textId="77777777" w:rsidR="00A16070" w:rsidRPr="00811487" w:rsidRDefault="00A16070" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0BA356" w14:textId="77777777" w:rsidR="00A16070" w:rsidRPr="00811487" w:rsidRDefault="00A16070" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Preprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7885E3BE" w14:textId="77777777" w:rsidR="00A16070" w:rsidRPr="00811487" w:rsidRDefault="00A16070" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para trabalhos publicados como preprints, favor indicar o repositório específico onde os dados da pesquisa estão disponíveis. Se o trabalho não passou por esse processo, informe que o manuscrito não foi publicado previamente em servidores de preprints. O BEPA acredita que a transparência e a replicabilidade são pilares fundamentais para a pesquisa científica de qualidade. Ao seguir estas orientações, os autores contribuem para a construção de um ambiente científico mais aberto, confiável e colaborativo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB65F7F" w14:textId="77777777" w:rsidR="00A16070" w:rsidRPr="00811487" w:rsidRDefault="00A16070" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CE1BCF" w14:textId="08D37655" w:rsidR="00A16070" w:rsidRPr="00811487" w:rsidRDefault="00811487" w:rsidP="00C44E77">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O manuscrito não foi previamente publicado em servidores </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00811487">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B97EB4" w:rsidRPr="0026477A">
-[...950 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A16070" w:rsidRPr="00811487" w:rsidSect="00C44E77">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="849" w:bottom="993" w:left="851" w:header="426" w:footer="709" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+      <w:pgMar w:top="851" w:right="1416" w:bottom="1417" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Source Sans 3">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="00002003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002EF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...458 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00143A61"/>
-[...269 lines deleted...]
-    <w:rsid w:val="00FF2CAD"/>
+    <w:rsidRoot w:val="000B428D"/>
+    <w:rsid w:val="0005294E"/>
+    <w:rsid w:val="000B428D"/>
+    <w:rsid w:val="00156334"/>
+    <w:rsid w:val="00264446"/>
+    <w:rsid w:val="00407C34"/>
+    <w:rsid w:val="0044446C"/>
+    <w:rsid w:val="00560623"/>
+    <w:rsid w:val="0057632C"/>
+    <w:rsid w:val="005E630F"/>
+    <w:rsid w:val="006452E1"/>
+    <w:rsid w:val="006A051D"/>
+    <w:rsid w:val="007723E4"/>
+    <w:rsid w:val="00811487"/>
+    <w:rsid w:val="00950EC8"/>
+    <w:rsid w:val="00990B70"/>
+    <w:rsid w:val="00A16070"/>
+    <w:rsid w:val="00A361DA"/>
+    <w:rsid w:val="00BA5F13"/>
+    <w:rsid w:val="00BC094C"/>
+    <w:rsid w:val="00BD3907"/>
+    <w:rsid w:val="00C217A4"/>
+    <w:rsid w:val="00C44E77"/>
+    <w:rsid w:val="00CD47C2"/>
+    <w:rsid w:val="00D832E5"/>
+    <w:rsid w:val="00DF3EA7"/>
+    <w:rsid w:val="00E9740A"/>
+    <w:rsid w:val="00F72135"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4EB88593"/>
-  <w15:docId w15:val="{3707B994-20F4-4B99-845B-2B3AD113960C}"/>
+  <w14:docId w14:val="57A0582B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E1972F21-68EC-4244-A5BD-4C2A0100D0ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3093,948 +2311,954 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0020061C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelacomgrade">
-[...3 lines deleted...]
-    <w:rsid w:val="00362ED2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-    <w:tblPr>
-[...11 lines deleted...]
-    <w:name w:val="header"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007208DA"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Cabeçalho Char"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Cabealho"/>
-[...4 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007208DA"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-    <w:name w:val="Rodapé Char"/>
+  <w:style w:type="character" w:styleId="nfaseIntensa">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Rodap"/>
-[...4 lines deleted...]
-    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B428D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:uiPriority w:val="22"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000B428D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="001D0E95"/>
+    <w:rsid w:val="000B428D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...51 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00387B7B"/>
+    <w:rsid w:val="000B428D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...189 lines deleted...]
-      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F72DFF"/>
+    <w:rsid w:val="000B428D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00316C38"/>
+    <w:rsid w:val="005E630F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD47C2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beltrana@ufrj.com.br" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-000X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.saude.sp.gov.br/BEPA182/conteudo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apessoa@prefeitura.sp.gov.br" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apessoa@prefeitura.sp.gov.br" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...33 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>560</Words>
-  <Characters>3025</Characters>
+  <Words>514</Words>
+  <Characters>2781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3578</CharactersWithSpaces>
+  <CharactersWithSpaces>3289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Luciana Simoes Duarte</dc:creator>
+  <dc:subject/>
+  <dc:creator>mrosado2904@gmail.com</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>