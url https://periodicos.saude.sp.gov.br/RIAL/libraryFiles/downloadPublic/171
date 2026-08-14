--- v0 (2026-06-25)
+++ v1 (2026-08-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06AB79A0" w14:textId="6017F0E6" w:rsidR="00F937B7" w:rsidRPr="00881F02" w:rsidRDefault="00F937B7" w:rsidP="00A7621D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24BBBD0A" w14:textId="0D91A87A" w:rsidR="00411AD4" w:rsidRPr="00881F02" w:rsidRDefault="005E63E2" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
@@ -970,99 +970,90 @@
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Área temática relacionada ao escopo da RIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6802C3F4" w14:textId="39312BF7" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="00205ACD">
+    <w:p w14:paraId="6802C3F4" w14:textId="129007B3" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="00205ACD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205ACD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">nformar a área temática conforme as áreas descritas pelo CNPq. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="0031304B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="2ABEC8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>Veja aqui</w:t>
+          <w:t>Veja aqui </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">a relação. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E706292" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="00205ACD">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1687F805" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="00205ACD">
@@ -1156,214 +1147,209 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>financiados?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7191809C" w14:textId="7098A8AB" w:rsidR="00AC4C60" w:rsidRPr="00881F02" w:rsidRDefault="00AC4C60" w:rsidP="00953F0D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00881F02">
+        <w:t>(  ) Não</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Não</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C05C713" w14:textId="0310C530" w:rsidR="004325FF" w:rsidRPr="00881F02" w:rsidRDefault="0084045E" w:rsidP="00953F0D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">(  ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sim. Informar o</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipo de financiamento, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nome da agência d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fomento que concedeu o </w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uxílio</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e respectivo número do processo</w:t>
+      </w:r>
+      <w:r w:rsidR="00960718" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00960718" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="007D58B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD68BCF" w14:textId="6DBE58A4" w:rsidR="0078466D" w:rsidRPr="00881F02" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C45B472" w14:textId="7439EEF2" w:rsidR="00AC4C60" w:rsidRPr="00881F02" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
+    <w:p w14:paraId="1C45B472" w14:textId="7439EEF2" w:rsidR="00AC4C60" w:rsidRPr="00881F02" w:rsidRDefault="00AC4C60" w:rsidP="007D58B6">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>O manuscrito foi</w:t>
       </w:r>
       <w:r w:rsidR="00406EA6" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> baseado em </w:t>
       </w:r>
@@ -1409,244 +1395,241 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ou foi disponibilizado anteriormente em anais de evento</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1297E7" w14:textId="3765F616" w:rsidR="00AC4C60" w:rsidRPr="00881F02" w:rsidRDefault="00AC4C60" w:rsidP="00953F0D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00881F02">
+        <w:t>(  ) Não</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Não</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375113E1" w14:textId="24057188" w:rsidR="007B55A0" w:rsidRPr="00881F02" w:rsidRDefault="0084045E" w:rsidP="00953F0D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(  ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+      <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ara trabalho acadêmico</w:t>
+      </w:r>
+      <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nformar o título</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do trabalho</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">titulação, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ano</w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da defesa,</w:t>
+      </w:r>
+      <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nome da </w:t>
+      </w:r>
+      <w:r w:rsidR="00987470" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>instituição e nome do Programa</w:t>
+      </w:r>
+      <w:r w:rsidR="002319DB" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F980F" w14:textId="4CB13CFC" w:rsidR="00100BF7" w:rsidRPr="00881F02" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00100BF7" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00205ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B4762F" w14:textId="1E086937" w:rsidR="00953F0D" w:rsidRPr="00881F02" w:rsidRDefault="002319DB" w:rsidP="00953F0D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...154 lines deleted...]
-        <w:t>Sim, para trabalho acadêmico. Informar nome do evento, local e ano da realização:</w:t>
+        <w:t xml:space="preserve">(  ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sim, para </w:t>
+      </w:r>
+      <w:r w:rsidR="007D58B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apresentação em evento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Informar </w:t>
+      </w:r>
+      <w:r w:rsidR="007D58B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">título do trabalho, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nome do evento, local e ano da realização:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E583FD" w14:textId="467D68A3" w:rsidR="002319DB" w:rsidRPr="00881F02" w:rsidRDefault="002319DB" w:rsidP="00953F0D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00205ACD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B6AD4D" w14:textId="77777777" w:rsidR="002319DB" w:rsidRPr="00881F02" w:rsidRDefault="002319DB" w:rsidP="002319DB">
       <w:pPr>
@@ -1673,167 +1656,163 @@
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Houve aprovação da pesquisa pelo Comitê de Ética em Pesquisa (CEP)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2AF284" w14:textId="77777777" w:rsidR="00BB5A77" w:rsidRPr="00881F02" w:rsidRDefault="00BB5A77" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7CE95341" w14:textId="56252019" w:rsidR="008D05E1" w:rsidRPr="00881F02" w:rsidRDefault="00BB5A77" w:rsidP="00953F0D">
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) Não requer aprovação. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE95341" w14:textId="356982E0" w:rsidR="008D05E1" w:rsidRPr="00881F02" w:rsidRDefault="00BB5A77" w:rsidP="00953F0D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00881F02">
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1250E" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Informar o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1250E" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>úmero de aprovação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E1250E" w:rsidRPr="00881F02">
-[...3 lines deleted...]
-        <w:t>Sim</w:t>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Certificado de Aprovação de Apreciação Ética</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. Informar o</w:t>
-[...11 lines deleted...]
-        <w:t>úmero de aprovação</w:t>
+        <w:t xml:space="preserve"> (CAAE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerado pelo Sistema CEP/CONEP</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0D9E" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/CONCEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Plataforma Brasil):</w:t>
+      </w:r>
+      <w:r w:rsidR="00304983" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="008D05E1" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Certificado de Aprovação de Apreciação Ética</w:t>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="007D58B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CAAE)</w:t>
-[...35 lines deleted...]
-        <w:t>_______________</w:t>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71732DF5" w14:textId="77777777" w:rsidR="00BB5A77" w:rsidRPr="00881F02" w:rsidRDefault="00BB5A77" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D1A7034" w14:textId="79962EA5" w:rsidR="00206113" w:rsidRPr="00881F02" w:rsidRDefault="00206113" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
@@ -1845,273 +1824,254 @@
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Houve uso de Inteligência Artificial generativa ou tecnologias assistidas por IA no processo de escrita?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA47258" w14:textId="77777777" w:rsidR="007B55A0" w:rsidRPr="00881F02" w:rsidRDefault="00206113" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00881F02">
+        <w:t>(  ) Não</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Não</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9F323F" w14:textId="2507ECE3" w:rsidR="00206113" w:rsidRPr="00881F02" w:rsidRDefault="00206113" w:rsidP="00A7621D">
+    <w:p w14:paraId="6B9F323F" w14:textId="0A769A79" w:rsidR="00206113" w:rsidRDefault="00206113" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00881F02">
+        <w:t xml:space="preserve">(  ) Sim. Durante a preparação deste </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1250E" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sim. Durante a preparação deste </w:t>
+        <w:t>manuscrito foi utilizada a ferramenta ou serviço</w:t>
+      </w:r>
+      <w:r w:rsidR="002319DB" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002319DB" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Informar)</w:t>
+      </w:r>
+      <w:r w:rsidR="00773B97" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>elo motivo</w:t>
+      </w:r>
+      <w:r w:rsidR="002319DB" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002319DB" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Informar)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00773B97" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Após o uso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00773B97" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>esta ferramenta/serviço, os autores revisaram e editaram o conteúdo conforme necessário e assum</w:t>
       </w:r>
       <w:r w:rsidR="00E1250E" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>manuscrito foi utilizada a ferramenta ou serviço</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002319DB" w:rsidRPr="00881F02">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002319DB" w:rsidRPr="00881F02">
+        <w:t xml:space="preserve"> total responsabilidade pelo conteúdo da publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C88A23" w14:textId="77777777" w:rsidR="007D58B6" w:rsidRDefault="007D58B6" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00773B97" w:rsidRPr="00881F02">
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50683622" w14:textId="534CAD15" w:rsidR="007D58B6" w:rsidRDefault="007D58B6" w:rsidP="00FD4132">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00881F02">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B917E1" w14:textId="77777777" w:rsidR="007D58B6" w:rsidRDefault="007D58B6" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
-        </w:rPr>
-[...109 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB7111A" w14:textId="318BB9C4" w:rsidR="00BB5A77" w:rsidRPr="00D02B42" w:rsidRDefault="00304983" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02B42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sobre a autoria:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAA68FA" w14:textId="77777777" w:rsidR="00484EAE" w:rsidRPr="00881F02" w:rsidRDefault="00484EAE" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E8DADC" w14:textId="2C1265C9" w:rsidR="00484EAE" w:rsidRPr="00881F02" w:rsidRDefault="00304983" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2119,51 +2079,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Identificação de todos os autores</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4CC5B2" w14:textId="4AA4B6C8" w:rsidR="00411AD4" w:rsidRPr="00881F02" w:rsidRDefault="00100BF7" w:rsidP="00A7621D">
+    <w:p w14:paraId="3A4CC5B2" w14:textId="5176303F" w:rsidR="00411AD4" w:rsidRPr="00881F02" w:rsidRDefault="00100BF7" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Informar o n</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ome completo de </w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2199,536 +2159,568 @@
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> endereço eletrônico; </w:t>
       </w:r>
       <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">inculação institucional; Cidade, estado, país e </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="0043167C" w:rsidRPr="00881F02">
+        <w:t>inculação institucional; Cidade, estado, país</w:t>
+      </w:r>
+      <w:r w:rsidR="00434B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00434B05" w:rsidRPr="007F3A44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0A818A"/>
+          </w:rPr>
+          <w:t>ROR</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="0043167C" w:rsidRPr="002E4DF7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ORCID</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B90ED6" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Não incluir cargos e funções dos autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572EACA2" w14:textId="77777777" w:rsidR="00A94A41" w:rsidRPr="00881F02" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18DC2706" w14:textId="64AD19C6" w:rsidR="00304983" w:rsidRPr="00881F02" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Exemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389D319C" w14:textId="45C8EF59" w:rsidR="00A94A41" w:rsidRPr="00881F02" w:rsidRDefault="00304983" w:rsidP="00953F0D">
+    <w:p w14:paraId="389D319C" w14:textId="4EEDD767" w:rsidR="00A94A41" w:rsidRPr="00881F02" w:rsidRDefault="00304983" w:rsidP="00953F0D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autor 1</w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7275C" w:rsidRPr="00881F02">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(nome completo)</w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00B7275C" w:rsidRPr="00881F02">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>(autor</w:t>
       </w:r>
+      <w:r w:rsidR="00A94A41" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>email.com)</w:t>
+      </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-        <w:t>email.com)</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Setor</w:t>
+      </w:r>
+      <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Departamento, </w:t>
+      </w:r>
+      <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Secretaria Municipal de Saúde de Cidade, Estado, País.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ROR e</w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F70FD9" w14:textId="77777777" w:rsidR="00A94A41" w:rsidRPr="00881F02" w:rsidRDefault="00A94A41" w:rsidP="00953F0D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4923B8" w14:textId="3A05D0EB" w:rsidR="00411AD4" w:rsidRPr="00881F02" w:rsidRDefault="00A94A41" w:rsidP="00953F0D">
+    <w:p w14:paraId="2E4923B8" w14:textId="3253F7BA" w:rsidR="00411AD4" w:rsidRPr="00881F02" w:rsidRDefault="00A94A41" w:rsidP="00953F0D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autor 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7275C" w:rsidRPr="00881F02">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(nome completo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00B7275C" w:rsidRPr="00881F02">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>(autor@email.com)</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007B55A0" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Laboratório</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Departamento,</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Universidade,</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cidade, Estado, Pais. ORCID: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t xml:space="preserve"> Cidade, Estado, Pais.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ROR e</w:t>
+      </w:r>
+      <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB82D73" w14:textId="77777777" w:rsidR="00953F0D" w:rsidRPr="00881F02" w:rsidRDefault="00953F0D" w:rsidP="00953F0D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7742795E" w14:textId="3C1797AF" w:rsidR="00E11DEE" w:rsidRPr="00881F02" w:rsidRDefault="00E11DEE" w:rsidP="00953F0D">
+    <w:p w14:paraId="7742795E" w14:textId="4A53039B" w:rsidR="00E11DEE" w:rsidRPr="00881F02" w:rsidRDefault="00E11DEE" w:rsidP="00953F0D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Autor 3</w:t>
-[...19 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>Autor 3:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...8 lines deleted...]
-        <w:t>nome completo)</w:t>
+        <w:t>(nome completo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00B7275C" w:rsidRPr="00881F02">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>(autor@email.com)</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">urso, Departamento, Universidade, Cidade, Estado, Pais. ORCID: </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">, Centro, Instituto Adolfo Lutz, Cidade, Estado, Pais. ORCID: </w:t>
+        <w:t>urso, Departamento, Universidade, Cidade, Estado, Pais.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ROR e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00881F02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="46EC0C74" w14:textId="77777777" w:rsidR="00411AD4" w:rsidRPr="00881F02" w:rsidRDefault="00411AD4" w:rsidP="00953F0D">
+      <w:pPr>
+        <w:pStyle w:val="m-6042448373192043520ydpfc1e9878msonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560B382D" w14:textId="2CB2171B" w:rsidR="002319DB" w:rsidRPr="00881F02" w:rsidRDefault="002319DB" w:rsidP="00953F0D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(nome completo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>(autor@email.com)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Núcleo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Centro, Instituto Adolfo Lutz, Cidade, Estado, Pais.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ROR e</w:t>
+      </w:r>
+      <w:r w:rsidR="00434B05" w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00881F02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="03D9CFF2" w14:textId="77777777" w:rsidR="002319DB" w:rsidRPr="00881F02" w:rsidRDefault="002319DB" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="m-6042448373192043520ydpfc1e9878msonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29079A74" w14:textId="615ECAD4" w:rsidR="002319DB" w:rsidRPr="00881F02" w:rsidRDefault="00953F0D" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="m-6042448373192043520ydpfc1e9878msonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3099,327 +3091,146 @@
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidR="00D44997" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00205ACD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78987D77" w14:textId="0D122AE1" w:rsidR="00AB10DC" w:rsidRPr="00881F02" w:rsidRDefault="00AB10DC" w:rsidP="00A7621D">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1513A9C6" w14:textId="2C71009B" w:rsidR="00AB10DC" w:rsidRPr="00881F02" w:rsidRDefault="00AB10DC" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="009E64BF" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ontribuições dos autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150B68DA" w14:textId="77777777" w:rsidR="0043167C" w:rsidRPr="00881F02" w:rsidRDefault="0077414A" w:rsidP="00953F0D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A atribuição de autoria constitui um dos pilares da integridade em pesquisa. Dessa forma, é obrigatório informar de maneira clara e individualizada a contribuição de cada autor na elaboração do manuscrito.</w:t>
       </w:r>
       <w:r w:rsidR="009E64BF" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D5A6A3" w14:textId="317C0DFB" w:rsidR="0077414A" w:rsidRPr="00881F02" w:rsidRDefault="0077414A" w:rsidP="00953F0D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todos os autores devem atender aos critérios de autoria estabelecidos pelo </w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Todos os autores devem atender aos critérios de autoria estabelecidos pelo International Committee of Medical Journal Editors</w:t>
+      </w:r>
       <w:r w:rsidR="009E64BF" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ICMJE</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">), disponíveis em </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00881F02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>Recommendations</w:t>
+          <w:t>Recommendations | Defining the Role of Authors and Contributors</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...95 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7366B053" w14:textId="09DAA044" w:rsidR="0077414A" w:rsidRPr="00881F02" w:rsidRDefault="0077414A" w:rsidP="00953F0D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Caso algum colaborador não atenda integralmente a esses critérios, seu nome não deverá constar como autor, devendo ser mencionado </w:t>
       </w:r>
       <w:r w:rsidR="009E64BF" w:rsidRPr="00881F02">
         <w:rPr>
@@ -3515,244 +3326,419 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autor 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881F02">
-[...3 lines deleted...]
-        <w:t>) contribuiu na concepção e delineamento do estudo, análise e interpretação dos resultados, redação do manuscrito e revisão crítica do conteúdo.</w:t>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribuiu na concepção e delineamento do estudo, análise e interpretação dos resultados, redação do manuscrito e revisão crítica do conteúdo.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autor 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881F02">
-[...3 lines deleted...]
-        <w:t>) contribuiu na análise e interpretação dos dados, redação do manuscrito e revisão crítica do conteúdo.</w:t>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contribuiu na análise e interpretação dos dados, redação do manuscrito e revisão crítica do conteúdo.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autor 3</w:t>
       </w:r>
       <w:r w:rsidR="00953F0D" w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00953F0D" w:rsidRPr="00881F02">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00953F0D" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00953F0D" w:rsidRPr="00881F02">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00953F0D" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
-      <w:r w:rsidR="00953F0D" w:rsidRPr="00881F02">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00953F0D" w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e Autor 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881F02">
-[...3 lines deleted...]
-        <w:t>) contribuíram na concepção do estudo, redação e revisão crítica do manuscrito.</w:t>
+      <w:r w:rsidRPr="00F02C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribuíram na concepção do estudo, redação e revisão crítica do manuscrito.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t>Todos os autores realizaram a aprovação da versão final e assumem responsabilidade pública pelo conteúdo do trabalho.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B970418" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="009E64BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B84D2DA" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="009E64BF">
+    <w:p w14:paraId="765E6204" w14:textId="77777777" w:rsidR="0031304B" w:rsidRDefault="0031304B" w:rsidP="009E64BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1199CFA3" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="009E64BF">
+    <w:p w14:paraId="5B84D2DA" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="009E64BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D7F9716" w14:textId="1141DC4D" w:rsidR="00A871AE" w:rsidRPr="00D02B42" w:rsidRDefault="00A871AE" w:rsidP="00A871AE">
+    <w:p w14:paraId="472D24ED" w14:textId="77777777" w:rsidR="00434B05" w:rsidRDefault="00434B05" w:rsidP="009E64BF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1199CFA3" w14:textId="77777777" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="009E64BF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCEAD4F" w14:textId="3F98EE6C" w:rsidR="007D58B6" w:rsidRDefault="007D58B6" w:rsidP="00A871AE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D02B42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Sobre </w:t>
-      </w:r>
+        <w:t>Sobre Agradecimentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A836593" w14:textId="06B99939" w:rsidR="007D58B6" w:rsidRDefault="007D58B6" w:rsidP="007D58B6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso necessário, os autores podem </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>incluir os agradecimentos, que constarão no final do artigo publicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1937E1DF" w14:textId="0FE0EA67" w:rsidR="00FD4132" w:rsidRDefault="00FD4132" w:rsidP="007D58B6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DB89B0" w14:textId="77777777" w:rsidR="007D58B6" w:rsidRDefault="007D58B6" w:rsidP="00A871AE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>o processo de revião</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7F9716" w14:textId="2B76268F" w:rsidR="00A871AE" w:rsidRPr="00D02B42" w:rsidRDefault="00A871AE" w:rsidP="00A871AE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02B42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>o processo de revi</w:t>
+      </w:r>
+      <w:r w:rsidR="0031304B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ão</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02B42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B5397" w14:textId="40F5BB6D" w:rsidR="00205ACD" w:rsidRDefault="00205ACD" w:rsidP="009E64BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3815,70 +3801,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E240ACF" w14:textId="77777777" w:rsidR="00A871AE" w:rsidRPr="00881F02" w:rsidRDefault="00A871AE" w:rsidP="00AA29CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A871AE" w:rsidRPr="00881F02" w:rsidSect="002319DB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1134" w:bottom="709" w:left="1701" w:header="0" w:footer="240" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C15D8E3" w14:textId="77777777" w:rsidR="002A1032" w:rsidRDefault="002A1032" w:rsidP="00056D1C">
+    <w:p w14:paraId="31FE8CC0" w14:textId="77777777" w:rsidR="00EC08FF" w:rsidRDefault="00EC08FF" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09CAF0CF" w14:textId="77777777" w:rsidR="002A1032" w:rsidRDefault="002A1032" w:rsidP="00056D1C">
+    <w:p w14:paraId="47E92EFA" w14:textId="77777777" w:rsidR="00EC08FF" w:rsidRDefault="00EC08FF" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3911,115 +3897,115 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-275869837"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="782F8794" w14:textId="5D724A87" w:rsidR="008D05E1" w:rsidRDefault="008D05E1">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00514562">
+        <w:r w:rsidR="00434B05">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="46E545F2" w14:textId="77777777" w:rsidR="008D05E1" w:rsidRDefault="008D05E1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74414278" w14:textId="77777777" w:rsidR="002A1032" w:rsidRDefault="002A1032" w:rsidP="00056D1C">
+    <w:p w14:paraId="5B0803D5" w14:textId="77777777" w:rsidR="00EC08FF" w:rsidRDefault="00EC08FF" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E750996" w14:textId="77777777" w:rsidR="002A1032" w:rsidRDefault="002A1032" w:rsidP="00056D1C">
+    <w:p w14:paraId="40519F6E" w14:textId="77777777" w:rsidR="00EC08FF" w:rsidRDefault="00EC08FF" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0A1ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E702664"/>
     <w:lvl w:ilvl="0" w:tplc="346A2E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1231" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="231F20"/>
         <w:w w:val="104"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DF0D7F6">
       <w:numFmt w:val="bullet"/>
@@ -4671,246 +4657,257 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1012220110">
+  <w:num w:numId="1" w16cid:durableId="1522432060">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="367873352">
+  <w:num w:numId="2" w16cid:durableId="609050639">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="195315861">
+  <w:num w:numId="3" w16cid:durableId="1418596934">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1837575989">
+  <w:num w:numId="4" w16cid:durableId="798298845">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1748529168">
+  <w:num w:numId="5" w16cid:durableId="688022489">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1684936797">
+  <w:num w:numId="6" w16cid:durableId="1525751230">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="360011676">
+  <w:num w:numId="7" w16cid:durableId="1240601351">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00056D1C"/>
     <w:rsid w:val="00000E69"/>
     <w:rsid w:val="00012278"/>
     <w:rsid w:val="00056D1C"/>
     <w:rsid w:val="000916A8"/>
     <w:rsid w:val="000B0D9E"/>
     <w:rsid w:val="000C0377"/>
     <w:rsid w:val="000F424A"/>
     <w:rsid w:val="000F6834"/>
     <w:rsid w:val="00100BF7"/>
     <w:rsid w:val="0013620F"/>
     <w:rsid w:val="001369C6"/>
     <w:rsid w:val="00147598"/>
     <w:rsid w:val="001B6657"/>
     <w:rsid w:val="00205ACD"/>
     <w:rsid w:val="00206113"/>
     <w:rsid w:val="002319DB"/>
     <w:rsid w:val="00252D09"/>
     <w:rsid w:val="00285578"/>
-    <w:rsid w:val="002A1032"/>
+    <w:rsid w:val="002A3C2F"/>
+    <w:rsid w:val="002E4DF7"/>
     <w:rsid w:val="003034F3"/>
     <w:rsid w:val="00304983"/>
+    <w:rsid w:val="0031304B"/>
     <w:rsid w:val="0034755F"/>
     <w:rsid w:val="0035182D"/>
     <w:rsid w:val="0035656F"/>
     <w:rsid w:val="003940BB"/>
     <w:rsid w:val="00406EA6"/>
     <w:rsid w:val="00411AD4"/>
     <w:rsid w:val="0043167C"/>
     <w:rsid w:val="004325FF"/>
+    <w:rsid w:val="00434B05"/>
     <w:rsid w:val="00467ECA"/>
     <w:rsid w:val="00484EAE"/>
     <w:rsid w:val="004E6A31"/>
     <w:rsid w:val="00514562"/>
     <w:rsid w:val="005532ED"/>
     <w:rsid w:val="005536FB"/>
     <w:rsid w:val="005728CC"/>
     <w:rsid w:val="00581A10"/>
     <w:rsid w:val="005A2478"/>
     <w:rsid w:val="005E63E2"/>
     <w:rsid w:val="006325B5"/>
+    <w:rsid w:val="0066551B"/>
     <w:rsid w:val="00701F6B"/>
     <w:rsid w:val="00726304"/>
     <w:rsid w:val="00733ACD"/>
     <w:rsid w:val="00753532"/>
     <w:rsid w:val="00764371"/>
     <w:rsid w:val="00770403"/>
     <w:rsid w:val="00773B97"/>
     <w:rsid w:val="0077414A"/>
     <w:rsid w:val="0078466D"/>
     <w:rsid w:val="007A32BD"/>
     <w:rsid w:val="007B55A0"/>
+    <w:rsid w:val="007D58B6"/>
+    <w:rsid w:val="007F3A44"/>
     <w:rsid w:val="007F5C28"/>
     <w:rsid w:val="00805DF5"/>
     <w:rsid w:val="0083002F"/>
     <w:rsid w:val="00833376"/>
     <w:rsid w:val="0084045E"/>
     <w:rsid w:val="00875AD6"/>
     <w:rsid w:val="00881F02"/>
     <w:rsid w:val="008D05E1"/>
     <w:rsid w:val="00921ACD"/>
     <w:rsid w:val="00942B25"/>
     <w:rsid w:val="00953F0D"/>
     <w:rsid w:val="00960718"/>
     <w:rsid w:val="00987470"/>
     <w:rsid w:val="00991DF6"/>
     <w:rsid w:val="009C0DBC"/>
     <w:rsid w:val="009D1F0A"/>
     <w:rsid w:val="009E64BF"/>
     <w:rsid w:val="00A46D50"/>
     <w:rsid w:val="00A7621D"/>
     <w:rsid w:val="00A871AE"/>
     <w:rsid w:val="00A94A41"/>
     <w:rsid w:val="00AA29CB"/>
     <w:rsid w:val="00AB10DC"/>
     <w:rsid w:val="00AC4C60"/>
     <w:rsid w:val="00B36FF4"/>
     <w:rsid w:val="00B7275C"/>
     <w:rsid w:val="00B90ED6"/>
+    <w:rsid w:val="00B9188A"/>
+    <w:rsid w:val="00B946E9"/>
     <w:rsid w:val="00BB5A77"/>
+    <w:rsid w:val="00BD1437"/>
+    <w:rsid w:val="00C15E04"/>
     <w:rsid w:val="00C33E5B"/>
     <w:rsid w:val="00C512A3"/>
     <w:rsid w:val="00C7117B"/>
     <w:rsid w:val="00C7464C"/>
     <w:rsid w:val="00C85EE2"/>
     <w:rsid w:val="00CD1975"/>
     <w:rsid w:val="00D02B42"/>
     <w:rsid w:val="00D05948"/>
     <w:rsid w:val="00D44997"/>
     <w:rsid w:val="00D50787"/>
     <w:rsid w:val="00D71154"/>
-    <w:rsid w:val="00D8710F"/>
     <w:rsid w:val="00DD55BC"/>
     <w:rsid w:val="00E11DEE"/>
     <w:rsid w:val="00E1250E"/>
     <w:rsid w:val="00E26050"/>
     <w:rsid w:val="00E45D4D"/>
+    <w:rsid w:val="00EC08FF"/>
     <w:rsid w:val="00ED4100"/>
+    <w:rsid w:val="00F02C19"/>
     <w:rsid w:val="00F42F84"/>
     <w:rsid w:val="00F47417"/>
     <w:rsid w:val="00F669B9"/>
     <w:rsid w:val="00F937B7"/>
+    <w:rsid w:val="00FD4132"/>
     <w:rsid w:val="00FE5D6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0280DDA0"/>
-  <w15:docId w15:val="{3CD33466-CB95-4B81-9A76-72C55F72240D}"/>
+  <w15:docId w15:val="{8C73D31A-1B88-49B9-AA70-72410C4C0EDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5615,55 +5612,67 @@
     <w:rsid w:val="0077414A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00726304"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F3A44"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="158741341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="228156426">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5694,51 +5703,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1229222900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.saude.sp.gov.br/index.php/RIAL/libraryFiles/downloadPublic/16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.saude.sp.gov.br/index.php/RIAL/libraryFiles/downloadPublic/16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6001,78 +6010,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DEFA481-47AE-4934-B735-CD365FF1DCAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D67AA590-1EA0-410E-9D53-3547F462CC7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1052</Words>
-  <Characters>5687</Characters>
+  <Words>1099</Words>
+  <Characters>5937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6726</CharactersWithSpaces>
+  <CharactersWithSpaces>7022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alessandra Carriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>