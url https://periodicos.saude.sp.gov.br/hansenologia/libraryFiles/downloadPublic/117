--- v0 (2025-12-15)
+++ v1 (2026-06-21)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="06AB79A0" w14:textId="1BF2CF4F" w:rsidR="00F937B7" w:rsidRDefault="00F937B7" w:rsidP="00056D1C">
       <w:pPr>
         <w:ind w:left="-1701"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA35072" w14:textId="77777777" w:rsidR="00056D1C" w:rsidRPr="00A46D50" w:rsidRDefault="00056D1C" w:rsidP="00056D1C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8D7CC5" w14:textId="1C133417" w:rsidR="00056D1C" w:rsidRPr="00A46D50" w:rsidRDefault="00056D1C" w:rsidP="00056D1C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -298,59 +298,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk128644367"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>The authors express their agreement with the Editorial Policy, the Guidelines for publication</w:t>
       </w:r>
       <w:r w:rsidR="00486CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the Declaration of copyright, which will apply in case of publication of the </w:t>
-[...7 lines deleted...]
-        <w:t>aforementioned manuscript.</w:t>
+        <w:t xml:space="preserve"> and the Declaration of copyright, which will apply in case of publication of the aforementioned manuscript.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="56EC5742" w14:textId="50FFC564" w:rsidR="001369C6" w:rsidRPr="00A46D50" w:rsidRDefault="001369C6" w:rsidP="005536FB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E43653" w14:textId="77777777" w:rsidR="006325B5" w:rsidRPr="00A46D50" w:rsidRDefault="006325B5" w:rsidP="00056D1C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D866826" w14:textId="1CBB592F" w:rsidR="006325B5" w:rsidRPr="00A46D50" w:rsidRDefault="006325B5" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -389,327 +381,287 @@
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="056608CC" w14:textId="77777777" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366C2CFD" w14:textId="77777777" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+    <w:p w14:paraId="366C2CFD" w14:textId="7035A15C" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Author’s signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F06A632" w14:textId="77777777" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+    <w:p w14:paraId="6D22C685" w14:textId="1AD6B012" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Taxpayer Identification Number (CPF)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D22C685" w14:textId="1AD6B012" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+        <w:t xml:space="preserve">Institution </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392D54AB" w14:textId="1B15EB75" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="392D54AB" w14:textId="1B15EB75" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F697FC" w14:textId="39316607" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F697FC" w14:textId="39316607" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+    <w:p w14:paraId="3723FF53" w14:textId="7B06D263" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3723FF53" w14:textId="7B06D263" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+    <w:p w14:paraId="67194F31" w14:textId="77777777" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FFF473" w14:textId="77777777" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...29 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Author’s signature</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>Taxpayer Identification Number (CPF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F16C93" w14:textId="77777777" w:rsidR="00A46D50" w:rsidRPr="00A46D50" w:rsidRDefault="00A46D50" w:rsidP="00A46D50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2577BACF" w14:textId="65040402" w:rsidR="00E26050" w:rsidRPr="00753532" w:rsidRDefault="00E26050">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E26050" w:rsidRPr="00753532" w:rsidSect="007D759E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="312EFE66" w14:textId="77777777" w:rsidR="006862DF" w:rsidRDefault="006862DF" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="70B703B1" w14:textId="77777777" w:rsidR="006862DF" w:rsidRDefault="006862DF" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5D07B555" w14:textId="77777777" w:rsidR="006862DF" w:rsidRDefault="006862DF" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08D8A354" w14:textId="77777777" w:rsidR="006862DF" w:rsidRDefault="006862DF" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="19373FA8" w14:textId="0E2FA9B2" w:rsidR="007D759E" w:rsidRDefault="007D759E" w:rsidP="00160540">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-1560"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558DC836" wp14:editId="1FC28191">
           <wp:extent cx="7343775" cy="1047750"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="1" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -723,51 +675,51 @@
                     <a:ext cx="7344462" cy="1047848"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59705A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4307FFE"/>
     <w:lvl w:ilvl="0" w:tplc="5E1A8A9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -813,155 +765,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="177698913">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00056D1C"/>
     <w:rsid w:val="00056D1C"/>
     <w:rsid w:val="000916A8"/>
     <w:rsid w:val="00105B9F"/>
+    <w:rsid w:val="001151E8"/>
     <w:rsid w:val="001369C6"/>
     <w:rsid w:val="00160540"/>
     <w:rsid w:val="00207278"/>
     <w:rsid w:val="00252D09"/>
     <w:rsid w:val="003034F3"/>
     <w:rsid w:val="0035656F"/>
     <w:rsid w:val="003832DB"/>
     <w:rsid w:val="003940BB"/>
     <w:rsid w:val="003B7E72"/>
     <w:rsid w:val="00467ECA"/>
     <w:rsid w:val="00486CB2"/>
     <w:rsid w:val="005532ED"/>
     <w:rsid w:val="005536FB"/>
     <w:rsid w:val="005728CC"/>
+    <w:rsid w:val="005A4A76"/>
     <w:rsid w:val="006325B5"/>
+    <w:rsid w:val="00657818"/>
     <w:rsid w:val="00677147"/>
     <w:rsid w:val="006862DF"/>
     <w:rsid w:val="00701F6B"/>
     <w:rsid w:val="00733ACD"/>
     <w:rsid w:val="00753532"/>
     <w:rsid w:val="00770403"/>
+    <w:rsid w:val="007C19B3"/>
     <w:rsid w:val="007D759E"/>
     <w:rsid w:val="00833376"/>
     <w:rsid w:val="009C0DBC"/>
     <w:rsid w:val="009F2F2E"/>
     <w:rsid w:val="00A46D50"/>
     <w:rsid w:val="00A6096A"/>
+    <w:rsid w:val="00B92E18"/>
     <w:rsid w:val="00C512A3"/>
     <w:rsid w:val="00CD1975"/>
     <w:rsid w:val="00D15735"/>
     <w:rsid w:val="00D471D4"/>
     <w:rsid w:val="00E1339C"/>
     <w:rsid w:val="00E26050"/>
+    <w:rsid w:val="00E348E2"/>
     <w:rsid w:val="00ED4100"/>
     <w:rsid w:val="00F669B9"/>
     <w:rsid w:val="00F937B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0280DDA0"/>
   <w15:docId w15:val="{DD9FDF20-03B0-4D9D-9D2F-461D9B2C32D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1521,51 +1477,51 @@
     <w:rsid w:val="00770403"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00486CB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1852,73 +1808,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E416694-5E6F-4325-9B90-6E568BAC8298}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>249</Words>
-  <Characters>1348</Characters>
+  <Words>237</Words>
+  <Characters>1286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1594</CharactersWithSpaces>
+  <CharactersWithSpaces>1520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alessandra Carriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0e2d2667a83e960f90ab982b7e528ba8661fa9dbcf667a7fb09ed98b5a874915</vt:lpwstr>
   </property>
 </Properties>
 </file>