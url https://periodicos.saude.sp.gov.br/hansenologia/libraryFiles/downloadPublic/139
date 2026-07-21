--- v0 (2025-10-14)
+++ v1 (2026-07-21)
@@ -49,76 +49,77 @@
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Hoja principal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4069739B" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C54918" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="12C54918" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="0025411A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87506">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Este documento debe completarse en su totalidad con la información sobre el desarrollo y autoría del manuscrito y enviarse en el momento de la aplicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0897D0F4" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3591E19B" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -137,58 +138,58 @@
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> manuscrito:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5232B927" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3888C084" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00181141" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="3888C084" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00181141" w:rsidRDefault="00D87506" w:rsidP="0025411A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Título y subtítulo del manuscrito</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
@@ -206,58 +207,58 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04465064" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714E4D2F" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="714E4D2F" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="0025411A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Sección de la revista a la que desea enviar el manuscrito:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F3FDFB" w14:textId="1986178F" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
@@ -387,154 +388,201 @@
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t>( ) Cartas al editor</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">( ) </w:t>
       </w:r>
       <w:r w:rsidR="0063662D" w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Homenajes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ED5EBC" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
+    <w:p w14:paraId="22ED5EBC" w14:textId="77777777" w:rsidR="00181141" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22637468" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="4EB7B482" w14:textId="05FB8539" w:rsidR="0025411A" w:rsidRDefault="0025411A" w:rsidP="00181141">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38248A51" w14:textId="77777777" w:rsidR="0025411A" w:rsidRDefault="0025411A" w:rsidP="00181141">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A48E809" w14:textId="77777777" w:rsidR="0025411A" w:rsidRDefault="0025411A" w:rsidP="00181141">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280FC154" w14:textId="77777777" w:rsidR="0025411A" w:rsidRPr="00D87506" w:rsidRDefault="0025411A" w:rsidP="00181141">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7574AC" w14:textId="4AF75FE4" w:rsidR="00D87506" w:rsidRPr="0025411A" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0063662D">
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>¿La investigación y/o el manuscrito fueron financiados?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063662D">
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>( ) No.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="5C7574AC" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="0063662D" w:rsidP="00181141">
+        <w:t xml:space="preserve">( ) Sí. Indique el nombre de la agencia de financiación que otorgó el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>apoyo:</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C22D7E" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="0025411A" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2109E1D9" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2109E1D9" w14:textId="0FEA7BE9" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>¿El manuscrito se basa en un trabajo académico o se presentó previamente en anales u otros eventos?</w:t>
       </w:r>
       <w:r w:rsidRPr="0063662D">
@@ -545,348 +593,88 @@
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>( ) No.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t>( ) Sí. Indique el título, año e institución donde se presentó:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="132A02DF" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="0063662D" w:rsidP="00181141">
+      <w:r w:rsidR="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132A02DF" w14:textId="1CB61258" w:rsidR="00D87506" w:rsidRDefault="0025411A" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:pict w14:anchorId="4DA2AE1D">
-[...18 lines deleted...]
-        </w:numPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D997C7" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0063662D">
-[...254 lines deleted...]
-    <w:p w14:paraId="36B672D8" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    </w:p>
+    <w:p w14:paraId="36B672D8" w14:textId="0F268CD7" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>¿Hubo aprobación de la investigación por parte del Comité de Ética en Investigación (CEP)?</w:t>
       </w:r>
       <w:r w:rsidRPr="0063662D">
@@ -897,135 +685,150 @@
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>( ) No requiere aprobación.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t>( ) Sí. Indique el número de aprobación emitido por la institución del país de origen de la investigación:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1060A2FC" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="0063662D" w:rsidP="00181141">
+      <w:r w:rsidR="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621C2203" w14:textId="6D8A06BD" w:rsidR="0025411A" w:rsidRPr="0025411A" w:rsidRDefault="0025411A" w:rsidP="0025411A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0965D060" w14:textId="516700B8" w:rsidR="00181141" w:rsidRPr="0025411A" w:rsidRDefault="0025411A" w:rsidP="0025411A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0063662D">
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87506" w:rsidRPr="0063662D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>¿Se utilizó inteligencia artificial generativa o tecnologías asistidas por IA en el proceso de redacción?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidR="00D87506" w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidR="00D87506" w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>( ) No.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidR="00D87506" w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t>( ) Sí. Durante la preparación de este manuscrito, se utilizó la herramienta o servicio: _________________________, por el motivo: ________</w:t>
       </w:r>
       <w:r w:rsidR="00181141">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidR="00D87506" w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66596135" w14:textId="14472BBE" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1146,53 +949,68 @@
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Identificación de todos los autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1888858F" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758E2C83" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="0B764F10" w14:textId="77777777" w:rsidR="009054E9" w:rsidRDefault="009054E9" w:rsidP="0025411A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758E2C83" w14:textId="4068B1B5" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="0025411A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Proporcione el nombre completo de todos los autores, acompañado de: correo electrónico; máxima titulación académica (estudiante de grado o graduado; especialista; máster; doctor(a); PhD); afiliación institucional; curso o programa, departamento y facultad/universidad (OBLIGATORIO en el caso de estudiantes y profesores); ciudad, estado, país y ORCID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DE2DD5" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -1208,457 +1026,423 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Ejemplos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E8D36C" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="63E8D36C" w14:textId="6834F8BF" w:rsidR="00D87506" w:rsidRPr="0025411A" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Autor 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Nombre completo</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Xxxxx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, correo: </w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(autor@correo.com</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, Doctor, Médico del Departamento de Dermatología en el Centro de Enfermedades Dermatológicas de la Secretaría Municipal de Salud de Ciudad, Estado, País. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D87506">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D87506">
+        <w:r w:rsidRPr="0025411A">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00D87506">
+        <w:r w:rsidRPr="0025411A">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D87506">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7603D310" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="7603D310" w14:textId="6BF7A875" w:rsidR="00D87506" w:rsidRPr="0025411A" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Autor 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Nombre completo)</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="00D87506">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, correo: </w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(autor@correo.com)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Xxxxx</w:t>
-[...56 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+        <w:t xml:space="preserve">, Doctor, Profesor Asociado del curso, Departamento, Universidad, Ciudad, Estado, País. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00D87506">
+        <w:r w:rsidRPr="0025411A">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00D87506">
+        <w:r w:rsidRPr="0025411A">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D87506">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC4FE2F" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="0BC4FE2F" w14:textId="3D739ECC" w:rsidR="00D87506" w:rsidRPr="0025411A" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Autor 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(Nombre completo)</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="00D87506">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, correo: </w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A" w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(autor@correo.com)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Xxxxx</w:t>
-[...56 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+        <w:t xml:space="preserve">, Estudiante de grado, Curso, Departamento, Universidad, Ciudad, Estado, País. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00D87506">
+        <w:r w:rsidRPr="0025411A">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00D87506">
+        <w:r w:rsidRPr="0025411A">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D87506">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="65DDC029" w14:textId="77777777" w:rsidR="0025411A" w:rsidRPr="0025411A" w:rsidRDefault="0025411A" w:rsidP="0025411A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1F57FDCF" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Nota:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
@@ -1722,631 +1506,537 @@
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0A3A35" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EBDFE6C" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="4EBDFE6C" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="0025411A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87506">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Como autor correspondiente, autorizo la publicación de mi nombre, institución y correo electrónico en la primera página del artículo en caso de que el manuscrito sea aceptado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102381AD" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D6481A" w14:textId="2A1342FE" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="69D6481A" w14:textId="23FF06AF" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Nombre del autor correspondiente: ___________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C99099A" w14:textId="075733AA" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="00181141">
+        <w:t>Nombre del autor correspondiente: ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063662D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C99099A" w14:textId="61AD6F8E" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Número de teléfono con código de área (para contacto de la editorial en casos urgentes): _______________________</w:t>
       </w:r>
       <w:r w:rsidR="00181141" w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>________</w:t>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00181141" w:rsidRPr="0063662D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="0063662D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761231F5" w14:textId="52699503" w:rsidR="00D87506" w:rsidRPr="0063662D" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="5D487977" w14:textId="77777777" w:rsidR="009054E9" w:rsidRPr="0063662D" w:rsidRDefault="009054E9" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="33137C1D" w14:textId="77777777" w:rsidR="00D87506" w:rsidRPr="00181141" w:rsidRDefault="00D87506" w:rsidP="00181141">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33137C1D" w14:textId="1B38AF4E" w:rsidR="00D87506" w:rsidRPr="00181141" w:rsidRDefault="009054E9" w:rsidP="00181141">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidRPr="009054E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Colaboraciones</w:t>
+        <w:t>Contribuciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D87506">
+      <w:r w:rsidRPr="009054E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="514D8FA9" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514D8FA9" w14:textId="77777777" w:rsidR="00181141" w:rsidRDefault="00181141" w:rsidP="00181141">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D8D44F9" w14:textId="46205E6F" w:rsidR="00D87506" w:rsidRPr="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    <w:p w14:paraId="7F0EF189" w14:textId="77777777" w:rsidR="009054E9" w:rsidRPr="009054E9" w:rsidRDefault="009054E9" w:rsidP="009054E9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>La atribución de la autoría constituye uno de los pilares de la integridad en la investigación. Por ello, es obligatorio informar de forma clara y detallada sobre la contribución de cada autor en la elaboración del manuscrito. Todos los autores deben cumplir los cuatro criterios de autoría establecidos por el Comité Internacional de Editores de Revistas Médicas (ICMJE), disponibles en Recomendaciones | Definición del papel de los autores y colaboradores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B550ADA" w14:textId="77777777" w:rsidR="009054E9" w:rsidRPr="009054E9" w:rsidRDefault="009054E9" w:rsidP="009054E9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>En caso de que algún colaborador no cumpla íntegramente estos criterios, su nombre no deberá figurar como autor; deberá mencionarse únicamente en la sección de Agradecimientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088E5797" w14:textId="77777777" w:rsidR="009054E9" w:rsidRPr="009054E9" w:rsidRDefault="009054E9" w:rsidP="009054E9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El texto de las contribuciones debe presentarse en un único párrafo, con una redacción fluida, objetiva y sin repeticiones innecesarias. Cuando haya contribuciones similares entre autores, estas pueden agruparse en una sola frase, siempre que se indiquen explícitamente todos los nombres. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D1490E" w14:textId="57C30236" w:rsidR="009054E9" w:rsidRPr="009054E9" w:rsidRDefault="009054E9" w:rsidP="009054E9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Rellene la información relativa a las contribuciones de cada autor, indicando nominalmente a todos los coautores y sus respectivas participaciones en la elaboración del manuscrito, según el modelo que se presenta a continuación, el cual podrá adaptarse de acuerdo con las especificidades del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBBA303" w14:textId="77777777" w:rsidR="00181141" w:rsidRPr="00D87506" w:rsidRDefault="00181141" w:rsidP="00181141">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D87506">
-[...164 lines deleted...]
-    <w:p w14:paraId="7F9BAF2A" w14:textId="77777777" w:rsidR="00D87506" w:rsidRDefault="00D87506" w:rsidP="00181141">
+    </w:p>
+    <w:p w14:paraId="784CEFDC" w14:textId="7F8C4192" w:rsidR="009054E9" w:rsidRDefault="0025411A" w:rsidP="009054E9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...45 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="333333"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D87506">
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D87506">
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Autor 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre completo o iniciales) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>contribuyó a la concepción y el diseño del estudio, el análisis y la interpretación de los resultados, la redacción del manuscrito y la revisión crítica del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidR="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009054E9" w:rsidRPr="009054E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00D87506">
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D87506">
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>utor 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre completo o iniciales) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>contribuyó al análisis y la interpretación de los datos, a la redacción del manuscrito y a la revisión crítica del contenido.</w:t>
+      </w:r>
+      <w:r w:rsidR="009054E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009054E9" w:rsidRPr="009054E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D87506">
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...125 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>utor 3 y el autor 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre completo o iniciales) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>contribuyeron al diseño del estudio, a la redacción y a la revisión crítica del manuscrito.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Todos los autores aprobaron la versión final y asumen la responsabilidad pública por el contenido del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54694083" w14:textId="1F4774C3" w:rsidR="009054E9" w:rsidRPr="009054E9" w:rsidRDefault="009054E9" w:rsidP="009054E9">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-419" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009054E9" w:rsidRPr="009054E9" w:rsidSect="00D87506">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="30971425" w14:textId="77777777" w:rsidR="004E6A31" w:rsidRDefault="004E6A31" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4632D755" w14:textId="77777777" w:rsidR="004E6A31" w:rsidRDefault="004E6A31" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2530,50 +2220,55 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0A1ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E702664"/>
     <w:lvl w:ilvl="0" w:tplc="346A2E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1231" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="231F20"/>
         <w:w w:val="104"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DF0D7F6">
       <w:numFmt w:val="bullet"/>
@@ -4714,157 +4409,161 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="679241166">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="482164945">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00056D1C"/>
     <w:rsid w:val="00000E69"/>
     <w:rsid w:val="00012278"/>
     <w:rsid w:val="00056D1C"/>
     <w:rsid w:val="000916A8"/>
     <w:rsid w:val="000B0D9E"/>
     <w:rsid w:val="000C0377"/>
     <w:rsid w:val="000F424A"/>
     <w:rsid w:val="00100BF7"/>
     <w:rsid w:val="00135874"/>
     <w:rsid w:val="001369C6"/>
     <w:rsid w:val="00181141"/>
     <w:rsid w:val="001B6657"/>
     <w:rsid w:val="00206113"/>
     <w:rsid w:val="00252D09"/>
+    <w:rsid w:val="0025411A"/>
     <w:rsid w:val="00285578"/>
     <w:rsid w:val="003034F3"/>
     <w:rsid w:val="00304983"/>
     <w:rsid w:val="0034755F"/>
     <w:rsid w:val="0035656F"/>
     <w:rsid w:val="003940BB"/>
+    <w:rsid w:val="003B7AFE"/>
     <w:rsid w:val="00406EA6"/>
     <w:rsid w:val="00411AD4"/>
     <w:rsid w:val="004325FF"/>
     <w:rsid w:val="00467ECA"/>
     <w:rsid w:val="00484EAE"/>
     <w:rsid w:val="004E6A31"/>
     <w:rsid w:val="005532ED"/>
     <w:rsid w:val="005536FB"/>
     <w:rsid w:val="005728CC"/>
     <w:rsid w:val="005E63E2"/>
     <w:rsid w:val="006325B5"/>
     <w:rsid w:val="0063662D"/>
     <w:rsid w:val="00701F6B"/>
     <w:rsid w:val="00733ACD"/>
     <w:rsid w:val="00753532"/>
     <w:rsid w:val="00770403"/>
     <w:rsid w:val="00773B97"/>
     <w:rsid w:val="007E14D3"/>
     <w:rsid w:val="0083002F"/>
     <w:rsid w:val="00833376"/>
     <w:rsid w:val="0084045E"/>
     <w:rsid w:val="008D05E1"/>
     <w:rsid w:val="008E43A0"/>
+    <w:rsid w:val="009054E9"/>
     <w:rsid w:val="00921ACD"/>
     <w:rsid w:val="00960718"/>
     <w:rsid w:val="00991DF6"/>
     <w:rsid w:val="009C0DBC"/>
     <w:rsid w:val="00A46D50"/>
     <w:rsid w:val="00A7621D"/>
     <w:rsid w:val="00A94A41"/>
     <w:rsid w:val="00AB10DC"/>
     <w:rsid w:val="00AC4C60"/>
     <w:rsid w:val="00B36FF4"/>
     <w:rsid w:val="00BB5A77"/>
     <w:rsid w:val="00C512A3"/>
     <w:rsid w:val="00C7464C"/>
     <w:rsid w:val="00C85EE2"/>
     <w:rsid w:val="00CD1975"/>
     <w:rsid w:val="00D44997"/>
     <w:rsid w:val="00D52587"/>
     <w:rsid w:val="00D71154"/>
     <w:rsid w:val="00D87506"/>
     <w:rsid w:val="00E11DEE"/>
     <w:rsid w:val="00E1250E"/>
     <w:rsid w:val="00E26050"/>
+    <w:rsid w:val="00E45D4D"/>
     <w:rsid w:val="00ED4100"/>
     <w:rsid w:val="00F47417"/>
     <w:rsid w:val="00F669B9"/>
     <w:rsid w:val="00F937B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0280DDA0"/>
   <w15:docId w15:val="{B4D06087-2FA1-409C-B7B3-6E6D1BD7ED9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -5609,59 +5308,110 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1662077185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2021348903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2017264081">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="120"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="754788045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="120"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="254631205">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="120"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5940,65 +5690,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41C8FDA9-1D87-47F8-B17E-85DA32FC116C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>837</Words>
-  <Characters>4523</Characters>
+  <Words>862</Words>
+  <Characters>4658</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5350</CharactersWithSpaces>
+  <CharactersWithSpaces>5509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Alessandra Carriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>