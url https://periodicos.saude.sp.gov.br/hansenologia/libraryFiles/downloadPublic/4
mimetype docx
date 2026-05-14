--- v0 (2025-10-28)
+++ v1 (2026-05-14)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
@@ -62,54 +62,55 @@
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE ROSTO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD6D31B" w14:textId="77777777" w:rsidR="00E1250E" w:rsidRPr="00A7621D" w:rsidRDefault="00E1250E" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="731B4B55" w14:textId="638D0124" w:rsidR="005E63E2" w:rsidRPr="00A7621D" w:rsidRDefault="00D71154" w:rsidP="00A7621D">
+    <w:p w14:paraId="731B4B55" w14:textId="638D0124" w:rsidR="005E63E2" w:rsidRPr="00A7621D" w:rsidRDefault="00D71154" w:rsidP="00875AD6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Es</w:t>
       </w:r>
       <w:r w:rsidR="00960718" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>t</w:t>
@@ -1011,74 +1012,65 @@
       <w:r w:rsidR="00AC4C60" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> fomento que concedeu o auxílio</w:t>
       </w:r>
       <w:r w:rsidR="00960718" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>:_</w:t>
       </w:r>
       <w:r w:rsidR="00AC4C60" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53312C7C" w14:textId="2B90A228" w:rsidR="00773B97" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
+    <w:p w14:paraId="1CD68BCF" w14:textId="6DBE58A4" w:rsidR="0078466D" w:rsidRPr="00A7621D" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1C45B472" w14:textId="7439EEF2" w:rsidR="00AC4C60" w:rsidRPr="00A7621D" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>O manuscrito foi</w:t>
@@ -1125,578 +1117,155 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E63E2" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ou foi disponibilizado anteriormente em anais de evento</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1297E7" w14:textId="5960C5FF" w:rsidR="00AC4C60" w:rsidRPr="00A7621D" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
+    <w:p w14:paraId="5D9E87E0" w14:textId="77777777" w:rsidR="007A32BD" w:rsidRDefault="007A32BD" w:rsidP="00A7621D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A7621D">
+    </w:p>
+    <w:p w14:paraId="1E1297E7" w14:textId="3765F616" w:rsidR="00AC4C60" w:rsidRPr="00A7621D" w:rsidRDefault="00AC4C60" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Não</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A7621D">
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A7621D">
+        <w:t xml:space="preserve"> Não</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F980F" w14:textId="48ED79A7" w:rsidR="00100BF7" w:rsidRPr="00A7621D" w:rsidRDefault="0084045E" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...93 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:w w:val="105"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Não</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sim. Informar o o título, ano e instituição onde foi apresenta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7621D" w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00100BF7" w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4C60" w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="PMingLiU" w:hAnsi="Verdana" w:cs="Arial"/>
-[...355 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A63D3E" w14:textId="77777777" w:rsidR="00100BF7" w:rsidRPr="00A7621D" w:rsidRDefault="00100BF7" w:rsidP="00A7621D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFFF36F" w14:textId="41E9589A" w:rsidR="00BB5A77" w:rsidRPr="00A7621D" w:rsidRDefault="00BB5A77" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
@@ -1776,63 +1345,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>úmero de aprovação</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>Certificado de Aprovação de Apreciação Ética</w:t>
       </w:r>
       <w:r w:rsidR="00A7621D" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...11 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (CAAE)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> gerado pelo Sistema CEP/CONEP</w:t>
       </w:r>
       <w:r w:rsidR="000B0D9E" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CONCEA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Plataforma Brasil):</w:t>
       </w:r>
       <w:r w:rsidR="00304983" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
@@ -2224,124 +1781,141 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="572EACA2" w14:textId="77777777" w:rsidR="00A94A41" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18DC2706" w14:textId="64AD19C6" w:rsidR="00304983" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exemplos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C695C5" w14:textId="77777777" w:rsidR="00A94A41" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="389D319C" w14:textId="1AC7319A" w:rsidR="00A94A41" w:rsidRPr="00A7621D" w:rsidRDefault="00304983" w:rsidP="00A7621D">
+    <w:p w14:paraId="389D319C" w14:textId="4F64B9DA" w:rsidR="00A94A41" w:rsidRPr="00A7621D" w:rsidRDefault="00304983" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7621D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Autor 1</w:t>
       </w:r>
+      <w:r w:rsidR="00A94A41" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(nome completo)</w:t>
+      </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Xxxxx</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94A41" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>email.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Doutor, </w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Médico do Setor de Dermatologia </w:t>
       </w:r>
       <w:r w:rsidR="00484EAE" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>no Centro de Doenças D</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>ermatológicas da Secretaria Municipal de Saúde de Cidade, Estado, País.</w:t>
       </w:r>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00A7621D">
@@ -2353,235 +1927,247 @@
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A94A41" w:rsidRPr="00A7621D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A94A41" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F70FD9" w14:textId="77777777" w:rsidR="00A94A41" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4923B8" w14:textId="2C877416" w:rsidR="00411AD4" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
+    <w:p w14:paraId="2E4923B8" w14:textId="4B5DF2D9" w:rsidR="00411AD4" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7621D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Autor 2: </w:t>
+      <w:r w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(nome completo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(autor@email.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Doutor, </w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">, Doutor, </w:t>
+        <w:t>Professor Adjunto d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o curso</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Professor Adjunto d</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Universidade XXX,</w:t>
+        <w:t>, Departamento,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidade,</w:t>
       </w:r>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cidade, Estado, Pais. ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00411AD4" w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AACD83" w14:textId="4B9B0058" w:rsidR="00A94A41" w:rsidRPr="00A7621D" w:rsidRDefault="00A94A41" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7742795E" w14:textId="637D39B9" w:rsidR="00E11DEE" w:rsidRPr="00A7621D" w:rsidRDefault="00E11DEE" w:rsidP="00A7621D">
+    <w:p w14:paraId="7742795E" w14:textId="67E35E50" w:rsidR="00E11DEE" w:rsidRPr="00A7621D" w:rsidRDefault="00E11DEE" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7621D">
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nome completo)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-mail: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7275C" w:rsidRPr="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(autor@email.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Graduando, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">urso XXXX, Departamento YYY, Universidade XXX, Cidade, Estado, Pais. ORCID: </w:t>
+        <w:t xml:space="preserve">urso, Departamento, Universidade, Cidade, Estado, Pais. ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A7621D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-XXXX-XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EC0C74" w14:textId="77777777" w:rsidR="00411AD4" w:rsidRDefault="00411AD4" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="m-6042448373192043520ydpfc1e9878msonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
@@ -2638,51 +2224,50 @@
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Autor correspondente</w:t>
       </w:r>
       <w:r w:rsidR="00D44997">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1E5BA6" w14:textId="77777777" w:rsidR="00E11DEE" w:rsidRPr="00A7621D" w:rsidRDefault="00E11DEE" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -2891,389 +2476,550 @@
         <w:t>): _______________</w:t>
       </w:r>
       <w:r w:rsidR="00D44997">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78987D77" w14:textId="0D122AE1" w:rsidR="00AB10DC" w:rsidRPr="00A7621D" w:rsidRDefault="00AB10DC" w:rsidP="00A7621D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1513A9C6" w14:textId="6C468BA5" w:rsidR="00AB10DC" w:rsidRPr="00A7621D" w:rsidRDefault="00AB10DC" w:rsidP="00A7621D">
+    <w:p w14:paraId="1513A9C6" w14:textId="2C71009B" w:rsidR="00AB10DC" w:rsidRPr="00A7621D" w:rsidRDefault="00AB10DC" w:rsidP="00A7621D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7621D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00921ACD" w:rsidRPr="00A7621D">
+      <w:r w:rsidR="009E64BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>olaborações</w:t>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t>ontribuições dos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D61085" w14:textId="4C60415C" w:rsidR="007A32BD" w:rsidRDefault="007A32BD" w:rsidP="00991DF6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F040CDA" w14:textId="77777777" w:rsidR="00875AD6" w:rsidRDefault="00875AD6" w:rsidP="00875AD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599AEE5B" w14:textId="77777777" w:rsidR="00875AD6" w:rsidRDefault="00875AD6" w:rsidP="00875AD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D5A6A3" w14:textId="4CB8B29D" w:rsidR="0077414A" w:rsidRPr="009E64BF" w:rsidRDefault="0077414A" w:rsidP="009E64BF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>A atribuição de autoria constitui um dos pilares da integridade em pesquisa. Dessa forma, é obrigatório informar de maneira clara e individualizada a contribuição de cada autor na elaboração do manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="009E64BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-        </w:r>
+        <w:t xml:space="preserve">Todos os autores devem atender aos quatro critérios de autoria estabelecidos pelo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Editors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICMJE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), disponíveis em </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>Recommendations</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
-          <w:t>Defining</w:t>
+          <w:t>Definin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0013620F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          </w:rPr>
+          <w:t>g</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> Role </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>Authors</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00773B97">
+        <w:r w:rsidRPr="0013620F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:t>Contributors</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00773B97">
-[...5 lines deleted...]
-        </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7366B053" w14:textId="09DAA044" w:rsidR="0077414A" w:rsidRPr="0077414A" w:rsidRDefault="0077414A" w:rsidP="00875AD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso algum colaborador não atenda integralmente a esses critérios, seu nome não deverá constar como autor, devendo ser mencionado </w:t>
+      </w:r>
+      <w:r w:rsidR="009E64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apenas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na seção de </w:t>
+      </w:r>
+      <w:r w:rsidR="009E64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>gradecimentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3CA6EF" w14:textId="7C26380F" w:rsidR="009E64BF" w:rsidRDefault="0077414A" w:rsidP="00875AD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>O texto das contribuições deve ser apresentado em parágrafo único, com redação fluida, objetiva e sem repetições desnecessárias. Quando houver contribuições semelhantes entre autores, estas podem ser agrupadas em uma única frase, desde que todos os nomes sejam explicitamente informados</w:t>
+      </w:r>
+      <w:r w:rsidR="009E64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23387FC6" w14:textId="133ED787" w:rsidR="0077414A" w:rsidRDefault="00DD55BC" w:rsidP="00875AD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Diante do exposto, descreva</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5C28" w:rsidRPr="007F5C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as informações referentes às contribuições de cada autor, indicando nominalmente todos os coautores e suas respectivas participações na elaboração do manuscrito, conforme o modelo apresentado abaixo</w:t>
+      </w:r>
+      <w:r w:rsidR="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00764371" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>que poderá ser adaptado de acordo com as especificidades do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0D6171" w14:textId="2AD70543" w:rsidR="0077414A" w:rsidRPr="009E64BF" w:rsidRDefault="0077414A" w:rsidP="009E64BF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00875AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:t>Nome completo ou iniciais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>) contribuiu na concepção e delineamento do estudo, análise e interpretação dos resultados, redação do manuscrito e revisão crítica do conteúdo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00875AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Marcondes AT</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:t>Autor 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nome completo ou iniciais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>) contribuiu na análise e interpretação dos dados, redação do manuscrito e revisão crítica do conteúdo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00875AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Silva</w:t>
-[...58 lines deleted...]
-    <w:sectPr w:rsidR="00E26050" w:rsidRPr="00991DF6" w:rsidSect="004325FF">
+        <w:t>Autor 3 e Autor 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nome completo ou iniciais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>) contribuíram na concepção do estudo, redação e revisão crítica do manuscrito.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Todos os autores realizaram a aprovação da versão final e assumem responsabilidade pública pelo conteúdo do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0077414A" w:rsidRPr="009E64BF" w:rsidSect="004325FF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="30971425" w14:textId="77777777" w:rsidR="004E6A31" w:rsidRDefault="004E6A31" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4632D755" w14:textId="77777777" w:rsidR="004E6A31" w:rsidRDefault="004E6A31" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3399,96 +3145,96 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="291C6F11" w14:textId="77777777" w:rsidR="004E6A31" w:rsidRDefault="004E6A31" w:rsidP="00056D1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B440BD6" w14:textId="77777777" w:rsidR="004E6A31" w:rsidRDefault="004E6A31" w:rsidP="00056D1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D7E72B1" w14:textId="1CBC2DB0" w:rsidR="00AB10DC" w:rsidRDefault="00AB10DC" w:rsidP="00C7464C">
+  <w:p w14:paraId="3D7E72B1" w14:textId="2DBF1DD0" w:rsidR="00AB10DC" w:rsidRDefault="0078466D" w:rsidP="0078466D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:ind w:left="-1560"/>
+      <w:ind w:left="-567"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A318D74" wp14:editId="7C2AD2FA">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Imagem 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17E792C0" wp14:editId="71CEE990">
+          <wp:extent cx="5760085" cy="1187611"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="375751977" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPr id="375751977" name="Imagem 375751977"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                  <a:stretch/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7353976" cy="1076424"/>
+                    <a:ext cx="5760085" cy="1187611"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0A1ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E702664"/>
     <w:lvl w:ilvl="0" w:tplc="346A2E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1231" w:hanging="215"/>
       </w:pPr>
@@ -4190,156 +3936,172 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1347102102">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="596789098">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1935703963">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="93"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00056D1C"/>
     <w:rsid w:val="00000E69"/>
     <w:rsid w:val="00012278"/>
     <w:rsid w:val="00056D1C"/>
     <w:rsid w:val="000916A8"/>
     <w:rsid w:val="000B0D9E"/>
     <w:rsid w:val="000C0377"/>
     <w:rsid w:val="000F424A"/>
+    <w:rsid w:val="000F6834"/>
     <w:rsid w:val="00100BF7"/>
+    <w:rsid w:val="0013620F"/>
     <w:rsid w:val="001369C6"/>
     <w:rsid w:val="001B6657"/>
     <w:rsid w:val="00206113"/>
     <w:rsid w:val="00252D09"/>
     <w:rsid w:val="00285578"/>
     <w:rsid w:val="003034F3"/>
     <w:rsid w:val="00304983"/>
     <w:rsid w:val="0034755F"/>
+    <w:rsid w:val="0035182D"/>
     <w:rsid w:val="0035656F"/>
     <w:rsid w:val="003940BB"/>
     <w:rsid w:val="00406EA6"/>
     <w:rsid w:val="00411AD4"/>
     <w:rsid w:val="004325FF"/>
     <w:rsid w:val="00467ECA"/>
     <w:rsid w:val="00484EAE"/>
     <w:rsid w:val="004E6A31"/>
     <w:rsid w:val="005532ED"/>
     <w:rsid w:val="005536FB"/>
     <w:rsid w:val="005728CC"/>
     <w:rsid w:val="005E63E2"/>
     <w:rsid w:val="006325B5"/>
     <w:rsid w:val="00701F6B"/>
     <w:rsid w:val="00733ACD"/>
     <w:rsid w:val="00753532"/>
+    <w:rsid w:val="00764371"/>
     <w:rsid w:val="00770403"/>
     <w:rsid w:val="00773B97"/>
+    <w:rsid w:val="0077414A"/>
+    <w:rsid w:val="0078466D"/>
+    <w:rsid w:val="007A32BD"/>
+    <w:rsid w:val="007F5C28"/>
     <w:rsid w:val="0083002F"/>
     <w:rsid w:val="00833376"/>
     <w:rsid w:val="0084045E"/>
+    <w:rsid w:val="00875AD6"/>
     <w:rsid w:val="008D05E1"/>
     <w:rsid w:val="00921ACD"/>
     <w:rsid w:val="00960718"/>
     <w:rsid w:val="00991DF6"/>
     <w:rsid w:val="009C0DBC"/>
+    <w:rsid w:val="009E64BF"/>
     <w:rsid w:val="00A46D50"/>
     <w:rsid w:val="00A7621D"/>
     <w:rsid w:val="00A94A41"/>
     <w:rsid w:val="00AB10DC"/>
     <w:rsid w:val="00AC4C60"/>
     <w:rsid w:val="00B36FF4"/>
+    <w:rsid w:val="00B7275C"/>
     <w:rsid w:val="00BB5A77"/>
+    <w:rsid w:val="00C33E5B"/>
     <w:rsid w:val="00C512A3"/>
+    <w:rsid w:val="00C7117B"/>
     <w:rsid w:val="00C7464C"/>
     <w:rsid w:val="00C85EE2"/>
     <w:rsid w:val="00CD1975"/>
+    <w:rsid w:val="00D05948"/>
     <w:rsid w:val="00D44997"/>
     <w:rsid w:val="00D71154"/>
+    <w:rsid w:val="00DD55BC"/>
     <w:rsid w:val="00E11DEE"/>
     <w:rsid w:val="00E1250E"/>
     <w:rsid w:val="00E26050"/>
+    <w:rsid w:val="00E45D4D"/>
     <w:rsid w:val="00ED4100"/>
     <w:rsid w:val="00F47417"/>
     <w:rsid w:val="00F669B9"/>
     <w:rsid w:val="00F937B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0280DDA0"/>
   <w15:docId w15:val="{B4D06087-2FA1-409C-B7B3-6E6D1BD7ED9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -5013,121 +4775,159 @@
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C0377"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00991DF6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0077414A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0077414A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="158741341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="228156426">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="345595469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1192918058">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1229222900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5402,65 +5202,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41C8FDA9-1D87-47F8-B17E-85DA32FC116C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>868</Words>
-  <Characters>4693</Characters>
+  <Words>870</Words>
+  <Characters>4698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5550</CharactersWithSpaces>
+  <CharactersWithSpaces>5557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alessandra Carriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>